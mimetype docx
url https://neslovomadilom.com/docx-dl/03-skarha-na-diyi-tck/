--- v0 (2026-07-14)
+++ v1 (2026-10-15)
@@ -5,590 +5,731 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="6A6A6A"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Зразок від БФ «Не словом, а дією» (neslovomadilom.com), редакція від 27.09.2026. Заповніть поля в квадратних дужках і прочерки, а цей абзац видаліть перед поданням. Сумніваєтесь у підставі чи строку — перша консультація по телефону безкоштовна: +380 73 051 50 77.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОМУ: [Обрати один або кілька адресатів]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>— Керівнику [назва обласного ТЦК та СП], [адреса]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>— Командувачу військ [назва оперативного командування] — якщо оскаржуються дії посадової особи обласного ТЦК та СП</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>— Керівнику [окружної прокуратури / спеціалізованої прокуратури у військовій та оборонній сфері] [назва, регіон], [адреса] — за ознак кримінального правопорушення або примусового тримання</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ВІД: [Прізвище, ім’я, по батькові]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата народження: [ДД.ММ.РРРР]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Місце реєстрації: [повна адреса]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Місце фактичного перебування: [повна адреса]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактний телефон: [+380 __ ___ __ __]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Електронна пошта: [_______________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="280" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="26"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>СКАРГА НА ДІЇ (БЕЗДІЯЛЬНІСТЬ) ПОСАДОВОЇ ОСОБИ ТЦК ТА СП</w:t>
-[...22 lines deleted...]
-        <w:t>КОМУ: [Обрати один або кілька адресатів]</w:t>
+        <w:t>СКАРГА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>— Керівнику [назва обласного ТЦК та СП], [адреса]</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на дії (бездіяльність) посадової особи [назва районного ТЦК та СП]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>— Начальнику Командування Сухопутних військ Збройних Сил України</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>«___» __________ 20__ року, орієнтовно о [____] годині, за адресою [_______________] до мене звернулися [представники / посадові особи] [назва районного ТЦК та СП], а саме: [П.І.Б. посадової особи, звання, посада — якщо відомо].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>— Військовому прокурору [регіон], [адреса]</w:t>
-[...8 lines deleted...]
-        <w:t>ВІД: [Прізвище, ім'я, по батькові]</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Опис подій:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Дата народження: [ДД.ММ.РРРР]</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Посадова особа ТЦК та СП [конкретно — що зробила: вимагала пред’явити документи / здійснила примусове доставлення / застосувала фізичну силу / відмовила в роз’ясненні підстав дій / інше].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Місце реєстрації: [повна адреса]</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Підстави звернення посадової особи мені [не повідомлені / повідомлені поверхово без посилання на конкретні норми / повідомлені в усній формі без надання письмових документів].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Місце фактичного перебування: [повна адреса]</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Мої заперечення та клопотання про [виклик адвоката / уточнення підстав дій / надання копій документів] були [проігноровані / відхилені без мотивування].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...16 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>— — —</w:t>
-[...84 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">4. Внаслідок зазначених дій мені [спричинено фізичні ушкодження — медична довідка додається / порушено право на свободу пересування / порушено інші права]. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>[Залишити те, що відповідає дійсності. Не вигадувати.]</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правова оцінка:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Уважаю, що зазначені дії посадової особи ТЦК та СП є </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>протиправними</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> та порушують вимоги:</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t>- Закону України «Про військовий обов'язок і військову службу» № 2232-XII від 25.03.1992 (у редакції з урахуванням Закону № 3633-IX від 11.04.2024);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>- Закону України № 3696-IX від 04.06.2024 (внесення змін щодо адміністративної відповідальності);</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- Закону України «Про військовий обов’язок і військову службу» № 2232-XII від 25.03.1992 (у редакції з урахуванням Закону № 3633-IX від 11.04.2024);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- Закону України «Про мобілізаційну підготовку та мобілізацію» № 3543-XII від 21.10.1993 (зокрема статті 22) та Порядку проведення призову громадян на військову службу під час мобілізації, на особливий період, затвердженого постановою Кабінету Міністрів України від 16.05.2024 № 560;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>- статті 40 Конституції України (право на звернення);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>- статті 19 Конституції України (правовий режим діяльності органів державної влади).</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>На підставі викладеного, —</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОШУ:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1. Прийняти дану скаргу до розгляду в порядку, встановленому Законом України «Про звернення громадян» № 393/96-ВР від 02.10.1996.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>2. Провести службову перевірку за фактами, викладеними у скарзі.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>3. Притягнути посадову особу [П.І.Б., посада] до дисциплінарної (адміністративної, кримінальної — за наявності підстав) відповідальності.</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Притягнути посадову особу [П.І.Б., посада] до дисциплінарної відповідальності, а в разі виявлення ознак кримінального правопорушення — повідомити про них орган досудового розслідування.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>4. Вжити заходів для недопущення подібних порушень у майбутньому.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5. Письмово повідомити мене про результати розгляду скарги у строк, встановлений законом, за адресою для листування.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Додатки:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1. Копія паспорта громадянина України — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>2. Копія РНОКПП — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>3. Копія військово-облікового документа (за наявності) — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>4. Письмові пояснення свідків (за наявності) — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5. Медична довідка про спричинені ушкодження (якщо застосовується) — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>6. Фото / відео матеріали (за наявності) — на ___ електронному носії.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>7. Інші докази: [____________] — на ___ арк.</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>________________________ / [Прізвище та ініціали] /</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>— — —</w:t>
-[...9 lines deleted...]
-        <w:t>ЦИТОВАНІ НОРМИ</w:t>
+        <w:t>«___» _____________ 20___ року</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Закон України «Про військовий обов'язок і військову службу» № 2232-XII від 25.03.1992</w:t>
+        <w:t>________________ / [Прізвище та ініціали] /</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
-[...48 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шаблон підготовлено Благодійним фондом «Не словом, а ділом» (neslovomadilom.com). Перша консультація по телефону +380 73 051 50 77 — безкоштовна.</w:t>
+        <w:t xml:space="preserve">                (підпис)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -1034,52 +1175,53 @@
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -24912,37 +25054,38 @@
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <dc:creator>python-docx</dc:creator>
+  <dc:title>Скарга на дії (бездіяльність) посадової особи ТЦК та СП</dc:title>
+  <dc:subject>Зразок документа</dc:subject>
+  <dc:creator>БФ «Не словом, а дією»</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
-  <cp:lastModifiedBy/>
+  <dc:description>neslovomadilom.com</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <dc:language>uk-UA</dc:language>
 </cp:coreProperties>
 </file>