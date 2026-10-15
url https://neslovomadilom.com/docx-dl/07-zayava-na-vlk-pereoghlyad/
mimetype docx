--- v0 (2026-07-14)
+++ v1 (2026-10-15)
@@ -5,571 +5,728 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="6A6A6A"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Зразок від БФ «Не словом, а дією» (neslovomadilom.com), редакція від 27.09.2026. Заповніть поля в квадратних дужках і прочерки, а цей абзац видаліть перед поданням. Сумніваєтесь у підставі чи строку — перша консультація по телефону безкоштовна: +380 73 051 50 77.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОМУ: [Обрати залежно від статусу заявника]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>— Командиру військової частини А [_______]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>— [або] Начальнику [назва районного (міського) ТЦК та СП]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ВІД: [Військове звання — якщо військовослужбовець, П.І.Б.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата народження: [ДД.ММ.РРРР]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Військова частина / місце обліку: [_______]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Військовий квиток / посвідчення особи: [серія, номер]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Місце проживання: [повна адреса]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактний телефон: [+380 __ ___ __ __]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Електронна пошта: [_______________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="280" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="26"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗАЯВА ПРО НАПРАВЛЕННЯ НА ПОВТОРНИЙ ОГЛЯД ВІЙСЬКОВО-ЛІКАРСЬКОЮ КОМІСІЄЮ</w:t>
-[...22 lines deleted...]
-        <w:t>КОМУ: [Обрати залежно від статусу заявника]</w:t>
+        <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>— Командиру військової частини А [_______]</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>про направлення на повторний медичний огляд військово-лікарською комісією</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...65 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>— — —</w:t>
-[...34 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">«___» __________ 20__ року військово-лікарською комісією [назва ВЛК] мене було оглянуто, за результатами огляду винесено постанову (висновок) № [___] від «___» __________ 20__ р., згідно з якою мене визнано: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>[зазначити дослівне формулювання категорії придатності з постанови ВЛК]</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Підстава для повторного огляду:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>[Обрати ОДНУ або кілька підстав:]</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Погіршення стану здоров'я після попереднього огляду ВЛК.</w:t>
+        <w:t>Погіршення стану здоров’я після попереднього огляду ВЛК.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> З [ДД.ММ.РРРР] стан мого здоров'я погіршився, з'явилися нові симптоми / встановлено нові діагнози: [перелік діагнозів з датами встановлення та назвами лікувальних закладів].</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> З [ДД.ММ.РРРР] стан мого здоров’я погіршився, з’явилися нові симптоми / встановлено нові діагнози: [перелік діагнозів з датами встановлення та назвами лікувальних закладів].</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Встановлення нового діагнозу, який не оцінювався під час попереднього огляду:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> [діагноз, дата встановлення, медичний заклад, номер документа].</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Завершення курсу лікування / реабілітації:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> з [ДД.ММ.РРРР] по [ДД.ММ.РРРР] я проходив(ла) лікування у [_______], за результатами якого видано виписний епікриз № [___].</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Отримання поранення / контузії / каліцтва під час виконання обов'язків військової служби:</w:t>
+        <w:t>Отримання поранення / контузії / каліцтва під час виконання обов’язків військової служби:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> [дата події, обставини, лікувальний заклад].</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">— </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Інші підстави, передбачені Наказом Міністра оборони України № 402 від 14.08.2008:</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> [конкретно зазначити].</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Документи, що підтверджують зазначені обставини, додаються до цієї заяви.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>На підставі викладеного, керуючись Наказом Міністра оборони України № 402 від 14.08.2008 (Положення про військово-лікарську експертизу в Збройних Силах України), Наказом Міноборони № 283 від 02.05.2025 (порядок використання електронного направлення на ВЛК), —</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>На підставі викладеного, керуючись Наказом Міністра оборони України № 402 від 14.08.2008 (Положення про військово-лікарську експертизу в Збройних Силах України), пунктом 3.8 глави 3 розділу II (для військовозобов’язаних) та пунктом 6.1 глави 6 розділу II (для військовослужбовців) цього Положення, пунктами 74, 74-3 Порядку проведення призову громадян на військову службу під час мобілізації, на особливий період, затвердженого постановою Кабінету Міністрів України від 16.05.2024 № 560 (для військовозобов’язаних), —</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОШУ:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1. Прийняти дану заяву до розгляду в установленому порядку.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>2. Видати мені (направити в електронній формі через e-направлення) направлення на повторний (контрольний) огляд військово-лікарською комісією.</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Видати мені (направити в електронній формі через e-направлення) направлення на повторний медичний огляд військово-лікарською комісією.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>3. Забезпечити моє направлення на повне клінічне обстеження за профілем встановлених діагнозів у відповідних лікувальних закладах.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>4. Розглянути питання про скасування / перегляд постанови ВЛК № [___] від «___» _______ 20__ року з урахуванням нових медичних даних.</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Зазначити в направленні мету огляду — визначення ступеня придатності до військової служби з урахуванням нових медичних даних.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5. Письмово повідомити про результати розгляду заяви за адресою для листування.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Додатки:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1. Копія постанови (висновку) попередньої ВЛК від «___» _______ 20__ р. № [___] — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>2. Медичні документи, що підтверджують погіршення стану здоров'я або встановлення нового діагнозу (виписки, висновки лікарів-спеціалістів, результати обстежень) — на ___ арк.</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Медичні документи, що підтверджують погіршення стану здоров’я або встановлення нового діагнозу (виписки, висновки лікарів-спеціалістів, результати обстежень) — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>3. Копія військового квитка / посвідчення особи військовослужбовця — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>4. Копія паспорта громадянина України — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5. Копія РНОКПП — на ___ арк.</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>________________________ / [Військове звання, прізвище та ініціали] /</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>— — —</w:t>
-[...9 lines deleted...]
-        <w:t>ЦИТОВАНІ НОРМИ</w:t>
+        <w:t>«___» _____________ 20___ року</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Наказ Міністра оборони України № 402 від 14.08.2008 (Положення про ВЛЕ в ЗСУ)</w:t>
+        <w:t>________________ / [Військове звання, прізвище та ініціали] /</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListBullet"/>
-[...36 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Шаблон підготовлено Благодійним фондом «Не словом, а ділом» (neslovomadilom.com). Перша консультація по телефону +380 73 051 50 77 — безкоштовна.</w:t>
+        <w:t xml:space="preserve">                (підпис)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -1015,52 +1172,53 @@
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -24893,37 +25051,38 @@
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <dc:creator>python-docx</dc:creator>
+  <dc:title>Заява про направлення на повторний огляд ВЛК</dc:title>
+  <dc:subject>Зразок документа</dc:subject>
+  <dc:creator>БФ «Не словом, а дією»</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
-  <cp:lastModifiedBy/>
+  <dc:description>neslovomadilom.com</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <dc:language>uk-UA</dc:language>
 </cp:coreProperties>
 </file>