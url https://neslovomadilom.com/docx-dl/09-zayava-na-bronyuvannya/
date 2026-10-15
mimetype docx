--- v0 (2026-07-15)
+++ v1 (2026-10-15)
@@ -5,630 +5,829 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p>
       <w:pPr>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:color w:val="6A6A6A"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Зразок від БФ «Не словом, а дією» (neslovomadilom.com), редакція від 27.09.2026. Заповніть поля в квадратних дужках і прочерки, а цей абзац видаліть перед поданням. Сумніваєтесь у підставі чи строку — перша консультація по телефону безкоштовна: +380 73 051 50 77.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Бланк підприємства / установи / організації]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Повна назва підприємства]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Код ЄДРПОУ: [_______________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Юридична адреса: [________________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фактична адреса: [________________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Контактний телефон: [+380 __ ___ __ __]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Електронна пошта: [_______________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Вихідний № [___] від «___» __________ 20___ р.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>КОМУ: [Повне найменування державного органу, який прийняв рішення про визначення підприємства критично важливим, — центральний орган виконавчої влади, інший державний орган або обласна, Київська чи Севастопольська міська державна (військова) адміністрація. Подання списку через цей орган можливе лише у випадку п. 26 Порядку бронювання (постанова КМУ № 76 від 27.01.2023): у підприємства немає коду ЄДРПОУ або технічної можливості сформувати список у Порталі Дія]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="3969"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адреса: [________________]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="280" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="26"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ЗАЯВА ПІДПРИЄМСТВА ПРО БРОНЮВАННЯ ВІЙСЬКОВОЗОБОВ'ЯЗАНОГО ПРАЦІВНИКА</w:t>
-[...31 lines deleted...]
-        <w:t>[Повна назва підприємства]</w:t>
+        <w:t>ЗАЯВА</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:keepNext/>
+        <w:spacing w:before="0" w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Код ЄДРПОУ: [_______________]</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>про бронювання військовозобов’язаних працівників на період мобілізації та на воєнний час</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Юридична адреса: [_____________________]</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>[Повна назва підприємства] просить розглянути питання про бронювання військовозобов’язаних працівників, які перебувають у трудових відносинах з підприємством та виконують функції, критично важливі для забезпечення [конкретно: галузі / життєдіяльності населення / обороноздатності держави / іншого].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Фактична адреса: [_____________________]</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Підстави для бронювання:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Контактний телефон: [+380 __ ___ __ __]</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Підприємство визначено </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>критично важливим для функціонування економіки та забезпечення життєдіяльності населення в особливий період</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> відповідно до Критеріїв та порядку, затверджених постановою Кабінету Міністрів України № 76 від 27.01.2023, і внесено до Єдиного переліку органів державної влади, інших державних органів, органів місцевого самоврядування, підприємств, установ та організацій для бронювання військовозобов’язаних.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Електронна пошта: [_______________]</w:t>
-[...17 lines deleted...]
-        <w:t>КОМУ: [Повне найменування адресата — наприклад, «Міністерство [галузь] України» або інший орган, який приймає рішення про бронювання відповідно до Постанови КМУ № 76 від 27.01.2023]</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Підстава віднесення підприємства до критично важливих: [наказ / рішення органу, дата, номер].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>— — —</w:t>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">1. Підприємство [внесено / підлягає внесенню] до переліку підприємств, що є </w:t>
+        <w:t xml:space="preserve">3. Працівникам, щодо яких подається список, протягом строку відстрочки нараховується щомісячна заробітна плата </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>критично важливими для функціонування економіки та забезпечення життєдіяльності населення у воєнний час</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">3. Працівники, щодо яких порушується клопотання про бронювання, виконують посадові обов'язки, що </w:t>
+        <w:t>не нижче мінімальної заробітної плати, помноженої на коефіцієнт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>не можуть бути виконані іншими особами без значної шкоди для діяльності підприємства</w:t>
-[...25 lines deleted...]
-        <w:t>| № | П.І.Б. | Дата народження | Посада | РНОКПП | Військово-обліковий документ | ТЦК та СП обліку |</w:t>
+        <w:t xml:space="preserve"> [або 2,5 — для підприємств на територіях можливих чи активних бойових дій або тимчасово окупованих] (абз. 3–4 п. 8 Порядку бронювання) [або: підприємство належить до категорій, на які ця вимога не поширюється, — зазначити].</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перелік військовозобов’язаних, щодо яких подається заява:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>| № | П.І.Б. | Дата народження | Посада | РНОКПП | Строк дії відстрочки | Зарплата не нижче 3 (2,5) мінімальних |</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>|---|--------|-----------------|--------|--------|------------------------------|------------------|</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>| 1 | [_____] | [ДД.ММ.РРРР] | [_____] | [____] | [серія, номер] | [_____] |</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>| 1 | [_____] | [ДД.ММ.РРРР] | [_____] | [____] | [до ДД.ММ.РРРР] | [так / не застосовується] |</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>| 2 | [_____] | [ДД.ММ.РРРР] | [_____] | [____] | [серія, номер] | [_____] |</w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>| 2 | [_____] | [ДД.ММ.РРРР] | [_____] | [____] | [до ДД.ММ.РРРР] | [так / не застосовується] |</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>| ... | ... | ... | ... | ... | ... | ... |</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Обґрунтування критичної важливості посад:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>Працівник № 1 ([П.І.Б., посада]) забезпечує [конкретний опис функції, її значення для безперебійної роботи підприємства, неможливість заміни].</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>[Аналогічно для кожного працівника зі списку.]</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">На підставі викладеного, керуючись </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Постановою Кабінету Міністрів України № 76 від 27.01.2023</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> «Деякі питання реалізації положень Закону України «Про мобілізаційну підготовку та мобілізацію» щодо бронювання військовозобов'язаних», </w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Деякі питання реалізації положень Закону України «Про мобілізаційну підготовку та мобілізацію» щодо бронювання військовозобов’язаних на період мобілізації та на воєнний час», </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом України № 3633-IX від 11.04.2024</w:t>
+        <w:t>статтею 25 Закону України «Про мобілізаційну підготовку та мобілізацію»</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>, —</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
       </w:pPr>
-      <w:r/>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРОСИМО:</w:t>
       </w:r>
-      <w:r/>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>1. Прийняти дану заяву до розгляду в установленому порядку.</w:t>
       </w:r>
     </w:p>
-    <w:p/>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Прийняти рішення про </w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Подати засобами Порталу Дія </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>бронювання військовозобов'язаних працівників [Повна назва підприємства]</w:t>
+        <w:t>список військовозобов’язаних працівників [Повна назва підприємства], які пропонуються до бронювання</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> згідно з доданим переліком на строк, передбачений чинним законодавством.</w:t>
-[...26 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:b/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Додатки:</w:t>
-[...9 lines deleted...]
-        <w:t>1. Перелік військовозобов'язаних з обґрунтуванням критичної важливості посад — на ___ арк.</w:t>
+        <w:t>, згідно з доданим переліком на строк, зазначений у переліку, але не більше встановленого пунктом 3 Порядку бронювання (пункт 26 Порядку).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Внести відповідні відомості до Єдиного державного реєстру призовників, військовозобов’язаних та резервістів («Оберіг»).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Письмово повідомити про результати розгляду заяви за вказаною адресою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Додатки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Перелік військовозобов’язаних з обґрунтуванням критичної важливості посад — на ___ арк.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>2. Копія документа, що підтверджує статус підприємства як критично важливого (наказ / рішення / витяг з переліку) — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>3. Копії військово-облікових документів працівників — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>4. Копії трудових договорів / витяги з наказів про прийняття на роботу — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>5. Виписка з ЄДРПОУ підприємства — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>6. Документ, що підтверджує повноваження особи, яка підписує заяву — на ___ арк.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>7. Інші документи: [_______] — на ___ арк.</w:t>
-      </w:r>
-[...16 lines deleted...]
-        <w:t>Керівник підприємства   ________________________ / [Прізвище та ініціали] /</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
+        <w:spacing w:before="200" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>«___» _____________ 20___ року</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="80" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Керівник підприємства   ________________ / [Прізвище та ініціали] /</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">                                                  (підпис)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="80"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>— — —</w:t>
-[...71 lines deleted...]
-        <w:t>Шаблон підготовлено Благодійним фондом «Не словом, а ділом» (neslovomadilom.com). Перша консультація по телефону +380 73 051 50 77 — безкоштовна.</w:t>
+        <w:t>М. П.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
-      <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
@@ -1074,52 +1273,53 @@
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00FC693F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="uk-UA" w:eastAsia="uk-UA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E618BF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E618BF"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
@@ -24952,37 +25152,38 @@
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...1 lines deleted...]
-  <dc:creator>python-docx</dc:creator>
+  <dc:title>Заява підприємства про бронювання військовозобов’язаного працівника</dc:title>
+  <dc:subject>Зразок документа</dc:subject>
+  <dc:creator>БФ «Не словом, а дією»</dc:creator>
   <cp:keywords/>
-  <dc:description>generated by python-docx</dc:description>
-  <cp:lastModifiedBy/>
+  <dc:description>neslovomadilom.com</dc:description>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
+  <dc:language>uk-UA</dc:language>
 </cp:coreProperties>
 </file>